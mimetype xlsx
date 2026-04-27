--- v0 (2026-01-06)
+++ v1 (2026-04-27)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0J0347897\Desktop\State and Local\Naspo Cloud\Price file approvals\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0J0347897\Desktop\State and Local\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3FD1190A-949A-4549-A3C2-0ED3A56BE5FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C2381DF-F162-4493-B300-63AD162C55AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{A389FD33-C6A4-4BF6-A241-94BE2277D8B9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{FF464B56-5BB1-4B55-8E11-C07875DC9AA0}"/>
   </bookViews>
   <sheets>
-    <sheet name="Professional Services" sheetId="1" r:id="rId1"/>
+    <sheet name="Rate Card" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="453" uniqueCount="232">
   <si>
-    <t>Rates: January 2025</t>
+    <t>Rates: January 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>IBM SLED Rate Card Services</t>
     </r>
   </si>
   <si>
     <t>Price files maintained by DRISCPMO@us.ibm.com</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Please consult your IBM representative for more information</t>
     </r>
   </si>
@@ -97,52 +97,52 @@
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>This file is generated for use within the United States and Territories for use on IBM State Contracts.  All prices shown are US Dollars.</t>
     </r>
   </si>
   <si>
     <t>Title(s) sorted alphabetically</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Minimum Education / Certification Level</t>
     </r>
   </si>
   <si>
-    <t>Jan 1, 2025 -
-Dec 31, 2025</t>
+    <t>Jan 1, 2026 -
+Dec 31, 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Architect I</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Bachelors</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
@@ -852,68 +852,54 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Cloud Security Architect - Senior</t>
     </r>
   </si>
   <si>
     <t>Cloud Service Analyst  Intermediate</t>
   </si>
   <si>
     <t>Cloud Service Analyst Jr</t>
   </si>
   <si>
     <t>Cloud Service Analyst Senior</t>
   </si>
   <si>
     <t>Cloud Service Support Manager</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-    </r>
+    <t xml:space="preserve">Cloud Systems Administrator  I </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cloud Systems Administrator  II </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Cloud Systems Administrator III</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Cloud Systems Administrator IV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
@@ -948,78 +934,57 @@
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Cloud Technical Systems and Solutions Specialist IV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Cloud Technical Systems and Solutions Specialist V</t>
     </r>
   </si>
   <si>
     <t>Cloud UX Architect</t>
   </si>
   <si>
     <t>Cloud Visual Designer</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    </r>
+    <t>Cloud Risk and Vulnerability Management Analyst - Intermediate</t>
+  </si>
+  <si>
+    <t>Cloud Risk and Vulnerability Management Analyst - Junior</t>
+  </si>
+  <si>
+    <t>Cloud Risk and Vulnerability Management Analyst - Senior</t>
   </si>
   <si>
     <t>Cloud Writer / Content Designer / Content Strategist</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Computer Network Defense (CND) Analyst - Intermediate</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Computer Network Defense (CND) Analyst - Junior</t>
     </r>
   </si>
   <si>
@@ -1980,58 +1945,51 @@
       </rPr>
       <t>Software Lab Services IV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Software Lab Services V</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Systems Administrator - Client, Enterprise and Data Center Technologies I</t>
     </r>
   </si>
   <si>
-    <r>
-[...6 lines deleted...]
-    </r>
+    <t xml:space="preserve">Systems Administrator - Client, Enterprise and Data Center Technologies II </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Systems Administrator - Client, Enterprise and Data Center Technologies III</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Systems Administrator - Client, Enterprise and Data Center Technologies IV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
@@ -2070,189 +2028,190 @@
       </rPr>
       <t>Technical Systems and Solutions Specialist III</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Technical Systems and Solutions Specialist IV</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Technical Systems and Solutions Specialist V</t>
     </r>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    </r>
+    <t>Risk and Vulnerability Management Analyst - Intermediate</t>
+  </si>
+  <si>
+    <t>Risk and Vulnerability Management Analyst - Junior</t>
+  </si>
+  <si>
+    <t>Risk and Vulnerability Management Analyst - Senior</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="\$\ 0.00"/>
+  <numFmts count="2">
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECECEC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC8C8C8"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -2262,188 +2221,171 @@
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...26 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
+    <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="3" xr:uid="{97EBD866-B940-4FAE-A9B6-B670E8FDFC16}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 3" xfId="1" xr:uid="{D3916A1E-17B1-431B-B57F-B1290A7CD9CF}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{44130168-5A9E-40CA-A99E-0342119667C3}"/>
+    <cellStyle name="Normal 2 2 2" xfId="3" xr:uid="{2985C657-C3F3-412D-A740-5ED4673E1C33}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{FFEBBB0B-BBF7-4A3D-BBAC-535F5A33A3D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2734,2579 +2676,2579 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64790286-7161-42F1-8396-F29D2A60F5BB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23E70A0F-1B66-4859-9BF4-505F559C28D5}">
   <dimension ref="A1:C229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="89" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.88671875" style="3"/>
+    <col min="1" max="1" width="89" style="4" customWidth="1"/>
+    <col min="2" max="2" width="18.21875" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.6640625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="4" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="5"/>
+      <c r="B2" s="6"/>
     </row>
     <row r="3" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="6" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5"/>
+      <c r="B3" s="6"/>
     </row>
     <row r="4" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="6" t="s">
+      <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5"/>
-[...2 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B4" s="6"/>
+    </row>
+    <row r="5" spans="1:3" ht="19.05" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5"/>
+      <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:3" ht="41.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="8" t="s">
+      <c r="A6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="9"/>
+      <c r="B6" s="10"/>
     </row>
     <row r="7" spans="1:3" ht="41.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="C7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="13" t="s">
+      <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...3 lines deleted...]
-        <v>186.61</v>
+      <c r="B8" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="16">
+        <v>192.21</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="13" t="s">
+      <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="14" t="s">
-[...3 lines deleted...]
-        <v>224.56</v>
+      <c r="B9" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="16">
+        <v>231.3</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="14" t="s">
-[...3 lines deleted...]
-        <v>262.5</v>
+      <c r="B10" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="16">
+        <v>270.38</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="14" t="s">
-[...3 lines deleted...]
-        <v>317.24</v>
+      <c r="B11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="16">
+        <v>326.76</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...3 lines deleted...]
-        <v>395.07</v>
+      <c r="B12" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="16">
+        <v>406.92</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="14" t="s">
-[...3 lines deleted...]
-        <v>149.29</v>
+      <c r="B13" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="16">
+        <v>153.77000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="14" t="s">
-[...3 lines deleted...]
-        <v>205.89</v>
+      <c r="B14" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="16">
+        <v>212.07</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...3 lines deleted...]
-        <v>262.5</v>
+      <c r="B15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="16">
+        <v>270.38</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...3 lines deleted...]
-        <v>317.24</v>
+      <c r="B16" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="16">
+        <v>326.76</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...3 lines deleted...]
-        <v>395.07</v>
+      <c r="B17" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="16">
+        <v>406.92</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="17" t="s">
+      <c r="B18" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="15">
-        <v>240.06</v>
+      <c r="C18" s="16">
+        <v>247.26</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="18" t="s">
+      <c r="A19" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B19" s="17" t="s">
+      <c r="B19" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C19" s="15">
-        <v>259.48</v>
+      <c r="C19" s="16">
+        <v>267.26</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="16" t="s">
+      <c r="A20" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="17" t="s">
+      <c r="B20" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="15">
-        <v>229.72</v>
+      <c r="C20" s="16">
+        <v>236.61</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="14" t="s">
-[...3 lines deleted...]
-        <v>136.86000000000001</v>
+      <c r="B21" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="16">
+        <v>140.97</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B22" s="14" t="s">
-[...3 lines deleted...]
-        <v>152.4</v>
+      <c r="B22" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="16">
+        <v>156.97</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="B23" s="14" t="s">
-[...3 lines deleted...]
-        <v>167.95</v>
+      <c r="B23" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="16">
+        <v>172.99</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="B24" s="14" t="s">
-[...3 lines deleted...]
-        <v>186.61</v>
+      <c r="B24" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="16">
+        <v>192.21</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B25" s="14" t="s">
-[...3 lines deleted...]
-        <v>225.5</v>
+      <c r="B25" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="16">
+        <v>232.27</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="14" t="s">
-[...3 lines deleted...]
-        <v>186.61</v>
+      <c r="B26" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="16">
+        <v>192.21</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="B27" s="14" t="s">
-[...3 lines deleted...]
-        <v>224.56</v>
+      <c r="B27" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="16">
+        <v>231.3</v>
       </c>
     </row>
     <row r="28" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="14" t="s">
-[...3 lines deleted...]
-        <v>262.5</v>
+      <c r="B28" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="16">
+        <v>270.38</v>
       </c>
     </row>
     <row r="29" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="14" t="s">
-[...3 lines deleted...]
-        <v>317.24</v>
+      <c r="B29" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="16">
+        <v>326.76</v>
       </c>
     </row>
     <row r="30" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="14" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="14" t="s">
-[...3 lines deleted...]
-        <v>395.07</v>
+      <c r="B30" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="16">
+        <v>406.92</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B31" s="14" t="s">
-[...3 lines deleted...]
-        <v>149.29</v>
+      <c r="B31" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="16">
+        <v>153.77000000000001</v>
       </c>
     </row>
     <row r="32" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="14" t="s">
-[...3 lines deleted...]
-        <v>205.89</v>
+      <c r="B32" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="16">
+        <v>212.07</v>
       </c>
     </row>
     <row r="33" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B33" s="14" t="s">
-[...3 lines deleted...]
-        <v>262.5</v>
+      <c r="B33" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="16">
+        <v>270.38</v>
       </c>
     </row>
     <row r="34" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="14" t="s">
-[...3 lines deleted...]
-        <v>317.24</v>
+      <c r="B34" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C34" s="16">
+        <v>326.76</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B35" s="14" t="s">
-[...3 lines deleted...]
-        <v>395.07</v>
+      <c r="B35" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="16">
+        <v>406.92</v>
       </c>
     </row>
     <row r="36" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="18" t="s">
+      <c r="A36" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="B36" s="17" t="s">
+      <c r="B36" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C36" s="15">
-        <v>216.15</v>
+      <c r="C36" s="16">
+        <v>222.63</v>
       </c>
     </row>
     <row r="37" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="18" t="s">
+      <c r="A37" s="19" t="s">
         <v>40</v>
       </c>
-      <c r="B37" s="17" t="s">
+      <c r="B37" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C37" s="15">
-        <v>172.42</v>
+      <c r="C37" s="16">
+        <v>177.59</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="14" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="14" t="s">
-[...3 lines deleted...]
-        <v>200.55</v>
+      <c r="B38" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="16">
+        <v>206.57</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="14" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="14" t="s">
-[...3 lines deleted...]
-        <v>141.86000000000001</v>
+      <c r="B39" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="16">
+        <v>146.12</v>
       </c>
     </row>
     <row r="40" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="13" t="s">
+      <c r="A40" s="14" t="s">
         <v>43</v>
       </c>
-      <c r="B40" s="14" t="s">
-[...3 lines deleted...]
-        <v>267.26</v>
+      <c r="B40" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="16">
+        <v>275.27999999999997</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="13" t="s">
+      <c r="A41" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B41" s="14" t="s">
-[...3 lines deleted...]
-        <v>302.81</v>
+      <c r="B41" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="16">
+        <v>311.89</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="13" t="s">
+      <c r="A42" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="14" t="s">
-[...3 lines deleted...]
-        <v>302.81</v>
+      <c r="B42" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="16">
+        <v>311.89</v>
       </c>
     </row>
     <row r="43" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="13" t="s">
+      <c r="A43" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B43" s="14" t="s">
-[...3 lines deleted...]
-        <v>388</v>
+      <c r="B43" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="16">
+        <v>399.64</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="13" t="s">
+      <c r="A44" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="B44" s="14" t="s">
-[...3 lines deleted...]
-        <v>388</v>
+      <c r="B44" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="16">
+        <v>399.64</v>
       </c>
     </row>
     <row r="45" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="13" t="s">
+      <c r="A45" s="14" t="s">
         <v>46</v>
       </c>
-      <c r="B45" s="14" t="s">
-[...3 lines deleted...]
-        <v>212.79</v>
+      <c r="B45" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="16">
+        <v>219.17</v>
       </c>
     </row>
     <row r="46" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="13" t="s">
+      <c r="A46" s="14" t="s">
         <v>47</v>
       </c>
-      <c r="B46" s="14" t="s">
-[...3 lines deleted...]
-        <v>316.27</v>
+      <c r="B46" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="16">
+        <v>325.76</v>
       </c>
     </row>
     <row r="47" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="13" t="s">
+      <c r="A47" s="14" t="s">
         <v>48</v>
       </c>
-      <c r="B47" s="14" t="s">
-[...3 lines deleted...]
-        <v>358.85</v>
+      <c r="B47" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="16">
+        <v>369.62</v>
       </c>
     </row>
     <row r="48" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="13" t="s">
+      <c r="A48" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="14" t="s">
-[...3 lines deleted...]
-        <v>538.02</v>
+      <c r="B48" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="16">
+        <v>554.16</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="16" t="s">
+      <c r="A49" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B49" s="17" t="s">
+      <c r="B49" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="15">
-        <v>198.78</v>
+      <c r="C49" s="16">
+        <v>204.74</v>
       </c>
     </row>
     <row r="50" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="13" t="s">
+      <c r="A50" s="14" t="s">
         <v>51</v>
       </c>
-      <c r="B50" s="14" t="s">
-[...3 lines deleted...]
-        <v>206.15</v>
+      <c r="B50" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="20">
+        <v>230.26</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="13" t="s">
+      <c r="A51" s="14" t="s">
         <v>52</v>
       </c>
-      <c r="B51" s="14" t="s">
-[...3 lines deleted...]
-        <v>271.18</v>
+      <c r="B51" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="20">
+        <v>302.5</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="13" t="s">
+      <c r="A52" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B52" s="14" t="s">
-[...3 lines deleted...]
-        <v>182.63</v>
+      <c r="B52" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="20">
+        <v>210.1</v>
       </c>
     </row>
     <row r="53" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="13" t="s">
+      <c r="A53" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B53" s="14" t="s">
-[...3 lines deleted...]
-        <v>131.96</v>
+      <c r="B53" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="20">
+        <v>143.24</v>
       </c>
     </row>
     <row r="54" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="13" t="s">
+      <c r="A54" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="B54" s="14" t="s">
-[...3 lines deleted...]
-        <v>236.81</v>
+      <c r="B54" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="20">
+        <v>257.12</v>
       </c>
     </row>
     <row r="55" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="13" t="s">
+      <c r="A55" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="B55" s="14" t="s">
-[...3 lines deleted...]
-        <v>119.81</v>
+      <c r="B55" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="20">
+        <v>123.4</v>
       </c>
     </row>
     <row r="56" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="13" t="s">
+      <c r="A56" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B56" s="14" t="s">
-[...3 lines deleted...]
-        <v>177.58</v>
+      <c r="B56" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="20">
+        <v>182.91</v>
       </c>
     </row>
     <row r="57" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="18" t="s">
+      <c r="A57" s="19" t="s">
         <v>58</v>
       </c>
-      <c r="B57" s="17" t="s">
+      <c r="B57" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="C57" s="15">
+      <c r="C57" s="20">
+        <v>213.21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C58" s="20">
+        <v>210.02</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="19" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C59" s="20">
+        <v>269.47000000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="20">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="20">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C62" s="20">
+        <v>275.75</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C63" s="20">
+        <v>145.12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="20">
+        <v>290.43</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C65" s="20">
+        <v>230.26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C66" s="20">
+        <v>178.77</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C67" s="20">
+        <v>298.61</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="20">
+        <v>243.36</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B69" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C69" s="20">
+        <v>132.62</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" s="20">
+        <v>241.28</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B71" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C71" s="20">
+        <v>212.65</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C72" s="20">
+        <v>245.55</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B73" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C73" s="20">
+        <v>235.36</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C74" s="20">
+        <v>225.35</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C75" s="20">
+        <v>169.45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C76" s="20">
+        <v>276.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B77" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C77" s="20">
+        <v>241.28</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="20">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C79" s="20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="20">
+        <v>121.74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C81" s="20">
+        <v>133.61000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C82" s="20">
+        <v>147.35</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C83" s="20">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C84" s="20">
+        <v>148.87</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C85" s="20">
+        <v>151.82</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C86" s="20">
+        <v>224.72</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="20">
+        <v>288.31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C88" s="20">
+        <v>406.91</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B89" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C89" s="20">
+        <v>128.84</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B90" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C90" s="20">
+        <v>233.47</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="19" t="s">
+        <v>93</v>
+      </c>
+      <c r="B91" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" s="20">
+        <v>193.63</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C92" s="20">
+        <v>216.25</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C93" s="20">
+        <v>129.66999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C94" s="20">
+        <v>247.57</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C95" s="20">
+        <v>289.49</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="20">
+        <v>325.88</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B97" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C97" s="20">
+        <v>127.26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C98" s="20">
+        <v>105.81</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="19" t="s">
+        <v>101</v>
+      </c>
+      <c r="B99" s="18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C99" s="20">
+        <v>151.79</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="B100" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C100" s="20">
+        <v>185.94</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C101" s="20">
+        <v>155.03</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C102" s="20">
+        <v>172.33</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C103" s="20">
+        <v>189.64</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C104" s="20">
+        <v>216.55</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C105" s="20">
+        <v>259.83999999999997</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="B106" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C106" s="20">
+        <v>212.07</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="B107" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C107" s="20">
+        <v>270.38</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C108" s="20">
+        <v>298.81</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C109" s="20">
+        <v>334.06</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="B110" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C110" s="20">
+        <v>264.45</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="B111" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C111" s="20">
+        <v>218.11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="B112" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C112" s="20">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C113" s="20">
+        <v>200.25</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C114" s="20">
+        <v>310.86</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="B115" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="C115" s="20">
+        <v>193.64</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="B116" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C116" s="20">
+        <v>206.57</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C117" s="20">
+        <v>146.16999999999999</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C118" s="20">
+        <v>275.27999999999997</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="14" t="s">
+        <v>121</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C119" s="20">
+        <v>263.82</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C120" s="20">
+        <v>297.57</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C121" s="20">
+        <v>325.76</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="16">
+        <v>369.62</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C123" s="20">
+        <v>421.96</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C124" s="20">
+        <v>230.26</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C125" s="20">
+        <v>182.19</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="B126" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C126" s="20">
+        <v>302.5</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C127" s="20">
+        <v>210.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C128" s="20">
+        <v>143.24</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C129" s="20">
+        <v>257.12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="20">
+        <v>123.4</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C131" s="20">
+        <v>182.91</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="20">
+        <v>153.77000000000001</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C133" s="20">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="20">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C135" s="20">
+        <v>275.75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B136" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="16">
+        <v>358.33</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="B137" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C137" s="16">
+        <v>140.97</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C138" s="16">
+        <v>156.97</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="B139" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C139" s="16">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B140" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C140" s="16">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="B141" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C141" s="16">
+        <v>232.27</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C142" s="16">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="B143" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C143" s="16">
+        <v>231.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="B144" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="16">
+        <v>270.38</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B145" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C145" s="16">
+        <v>326.76</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="16">
+        <v>406.92</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="16">
+        <v>153.77000000000001</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C148" s="16">
+        <v>212.07</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="B149" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C149" s="16">
+        <v>270.38</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="16">
+        <v>326.76</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="B151" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="16">
+        <v>406.92</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="B152" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C152" s="16">
+        <v>263.82</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="B153" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="16">
+        <v>297.57</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="B154" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C154" s="16">
+        <v>325.76</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="16">
+        <v>369.62</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="B156" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="16">
+        <v>421.96</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="B157" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C157" s="16">
+        <v>153.77000000000001</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="B158" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C158" s="16">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B159" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C159" s="16">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C160" s="16">
+        <v>275.75</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B161" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C161" s="16">
+        <v>358.33</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B162" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="16">
+        <v>121.74</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B163" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C163" s="16">
+        <v>133.61000000000001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="B164" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C164" s="16">
+        <v>147.35</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="B165" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C165" s="16">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="B166" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C166" s="16">
+        <v>148.87</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="B167" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C167" s="16">
+        <v>151.82</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B168" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C168" s="16">
+        <v>224.72</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="B169" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C169" s="16">
+        <v>288.31</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="B170" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C170" s="16">
+        <v>406.91</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B171" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="16">
+        <v>155.03</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B172" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C172" s="16">
+        <v>172.33</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B173" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C173" s="16">
+        <v>189.64</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="B174" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C174" s="16">
+        <v>216.55</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="B175" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C175" s="16">
+        <v>259.83999999999997</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B176" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C176" s="16">
+        <v>153.77000000000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="B177" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C177" s="16">
+        <v>212.07</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="B178" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C178" s="20">
+        <v>270.38</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="B179" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C179" s="20">
+        <v>298.81</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="B180" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C180" s="20">
+        <v>334.06</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B181" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C181" s="20">
+        <v>178.77</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="B182" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C182" s="20">
+        <v>298.61</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="22" t="s">
+        <v>185</v>
+      </c>
+      <c r="B183" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C183" s="20">
+        <v>230.26</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="B184" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" s="20">
+        <v>243.36</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="B185" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" s="20">
+        <v>186.65</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="B186" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C186" s="20">
+        <v>294.52999999999997</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B187" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C187" s="20">
+        <v>140.97</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="B188" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C188" s="20">
+        <v>156.97</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="B189" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C189" s="20">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="B190" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" s="20">
+        <v>192.21</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="B191" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C191" s="20">
+        <v>232.27</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="B192" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C192" s="20">
+        <v>225.35</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="B193" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C193" s="20">
+        <v>169.45</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B194" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C194" s="20">
+        <v>276.5</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="B195" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" s="20">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="B196" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C196" s="20">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B197" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C197" s="20">
+        <v>121.74</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="B198" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C198" s="20">
+        <v>133.61000000000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B199" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C199" s="20">
+        <v>147.35</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="B200" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C200" s="20">
+        <v>172.99</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" s="20">
+        <v>148.87</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="B202" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C202" s="20">
+        <v>151.82</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A203" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="B203" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C203" s="20">
+        <v>224.72</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A204" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B204" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C204" s="20">
+        <v>288.31</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A205" s="25" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1625 lines deleted...]
-        <v>395.06</v>
+      <c r="B205" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C205" s="20">
+        <v>406.91</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A206" s="22" t="s">
+      <c r="A206" s="25" t="s">
         <v>208</v>
       </c>
-      <c r="B206" s="23" t="s">
-[...3 lines deleted...]
-        <v>176.55</v>
+      <c r="B206" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C206" s="20">
+        <v>216.25</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A207" s="22" t="s">
+      <c r="A207" s="25" t="s">
         <v>209</v>
       </c>
-      <c r="B207" s="23" t="s">
-[...3 lines deleted...]
-        <v>125.89</v>
+      <c r="B207" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C207" s="16">
+        <v>129.66999999999999</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A208" s="22" t="s">
+      <c r="A208" s="25" t="s">
         <v>210</v>
       </c>
-      <c r="B208" s="23" t="s">
-[...3 lines deleted...]
-        <v>240.36</v>
+      <c r="B208" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C208" s="20">
+        <v>247.57</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A209" s="22" t="s">
+      <c r="A209" s="25" t="s">
         <v>211</v>
       </c>
-      <c r="B209" s="23" t="s">
-[...3 lines deleted...]
-        <v>259.95</v>
+      <c r="B209" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C209" s="20">
+        <v>289.49</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A210" s="22" t="s">
+      <c r="A210" s="25" t="s">
         <v>212</v>
       </c>
-      <c r="B210" s="23" t="s">
-[...3 lines deleted...]
-        <v>174.03</v>
+      <c r="B210" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="20">
+        <v>179.25</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A211" s="22" t="s">
+      <c r="A211" s="25" t="s">
         <v>213</v>
       </c>
-      <c r="B211" s="23" t="s">
-[...3 lines deleted...]
-        <v>316.39</v>
+      <c r="B211" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C211" s="20">
+        <v>325.88</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A212" s="22" t="s">
+      <c r="A212" s="25" t="s">
         <v>214</v>
       </c>
-      <c r="B212" s="23" t="s">
-[...3 lines deleted...]
-        <v>298.36</v>
+      <c r="B212" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C212" s="20">
+        <v>307.31</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A213" s="22" t="s">
+      <c r="A213" s="25" t="s">
         <v>215</v>
       </c>
-      <c r="B213" s="23" t="s">
-[...3 lines deleted...]
-        <v>319.58</v>
+      <c r="B213" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C213" s="20">
+        <v>329.17</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A214" s="22" t="s">
+      <c r="A214" s="25" t="s">
         <v>216</v>
       </c>
-      <c r="B214" s="23" t="s">
-[...3 lines deleted...]
-        <v>340.82</v>
+      <c r="B214" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C214" s="20">
+        <v>351.04</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A215" s="22" t="s">
+      <c r="A215" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="B215" s="23" t="s">
-[...3 lines deleted...]
-        <v>372.67</v>
+      <c r="B215" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C215" s="20">
+        <v>383.85</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A216" s="22" t="s">
+      <c r="A216" s="25" t="s">
         <v>218</v>
       </c>
-      <c r="B216" s="23" t="s">
-[...3 lines deleted...]
-        <v>417.48</v>
+      <c r="B216" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C216" s="20">
+        <v>430</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A217" s="22" t="s">
+      <c r="A217" s="25" t="s">
         <v>219</v>
       </c>
-      <c r="B217" s="23" t="s">
-[...3 lines deleted...]
-        <v>150.51</v>
+      <c r="B217" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C217" s="20">
+        <v>155.03</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A218" s="22" t="s">
+      <c r="A218" s="25" t="s">
         <v>220</v>
       </c>
-      <c r="B218" s="23" t="s">
-[...3 lines deleted...]
-        <v>167.31</v>
+      <c r="B218" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C218" s="20">
+        <v>172.33</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A219" s="22" t="s">
+      <c r="A219" s="25" t="s">
         <v>221</v>
       </c>
-      <c r="B219" s="23" t="s">
-[...3 lines deleted...]
-        <v>184.12</v>
+      <c r="B219" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C219" s="20">
+        <v>189.64</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A220" s="22" t="s">
+      <c r="A220" s="25" t="s">
         <v>222</v>
       </c>
-      <c r="B220" s="23" t="s">
-[...3 lines deleted...]
-        <v>210.24</v>
+      <c r="B220" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C220" s="20">
+        <v>216.55</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A221" s="22" t="s">
+      <c r="A221" s="25" t="s">
         <v>223</v>
       </c>
-      <c r="B221" s="23" t="s">
-[...3 lines deleted...]
-        <v>252.27</v>
+      <c r="B221" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="20">
+        <v>259.83999999999997</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A222" s="22" t="s">
+      <c r="A222" s="25" t="s">
         <v>224</v>
       </c>
-      <c r="B222" s="23" t="s">
-[...3 lines deleted...]
-        <v>149.29</v>
+      <c r="B222" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C222" s="20">
+        <v>153.77000000000001</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A223" s="22" t="s">
+      <c r="A223" s="25" t="s">
         <v>225</v>
       </c>
-      <c r="B223" s="23" t="s">
-[...3 lines deleted...]
-        <v>205.89</v>
+      <c r="B223" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C223" s="20">
+        <v>212.07</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A224" s="22" t="s">
+      <c r="A224" s="25" t="s">
         <v>226</v>
       </c>
-      <c r="B224" s="23" t="s">
-[...3 lines deleted...]
-        <v>262.5</v>
+      <c r="B224" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C224" s="20">
+        <v>270.38</v>
       </c>
     </row>
     <row r="225" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A225" s="22" t="s">
+      <c r="A225" s="25" t="s">
         <v>227</v>
       </c>
-      <c r="B225" s="23" t="s">
-[...3 lines deleted...]
-        <v>290.11</v>
+      <c r="B225" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C225" s="20">
+        <v>298.81</v>
       </c>
     </row>
     <row r="226" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A226" s="22" t="s">
+      <c r="A226" s="25" t="s">
         <v>228</v>
       </c>
-      <c r="B226" s="23" t="s">
-[...3 lines deleted...]
-        <v>324.33</v>
+      <c r="B226" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C226" s="20">
+        <v>334.06</v>
       </c>
     </row>
     <row r="227" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A227" s="22" t="s">
+      <c r="A227" s="25" t="s">
         <v>229</v>
       </c>
-      <c r="B227" s="23" t="s">
-[...3 lines deleted...]
-        <v>229.83</v>
+      <c r="B227" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C227" s="20">
+        <v>256</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A228" s="22" t="s">
+      <c r="A228" s="25" t="s">
         <v>230</v>
       </c>
-      <c r="B228" s="23" t="s">
-[...3 lines deleted...]
-        <v>175.06</v>
+      <c r="B228" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C228" s="20">
+        <v>200.25</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A229" s="22" t="s">
+      <c r="A229" s="25" t="s">
         <v>231</v>
       </c>
-      <c r="B229" s="23" t="s">
-[...3 lines deleted...]
-        <v>279.5</v>
+      <c r="B229" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C229" s="20">
+        <v>310.86</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:B6"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B203:B229" xr:uid="{7FF748AB-F11A-48DC-94E0-818CB3216972}">
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B203:B229" xr:uid="{3D5C4653-2284-4949-98F0-42CFB52E9A1F}">
       <formula1>0</formula1>
       <formula2>50</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Professional Services</vt:lpstr>
+      <vt:lpstr>Rate Card</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>URANIA DAVIS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>