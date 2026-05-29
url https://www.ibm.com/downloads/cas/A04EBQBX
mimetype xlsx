--- v0 (2026-01-29)
+++ v1 (2026-05-29)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0J0347897\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\0J0347897\Desktop\State and Local\Omnia\Price file updates and approvals\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E0E9821-A3A7-4F1D-B35A-7F1023B1F5B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4CF40E5E-29E5-4A89-B699-D668304E6295}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{0A343016-58CD-D442-AABB-7677E01B87CD}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" activeTab="1" xr2:uid="{0A343016-58CD-D442-AABB-7677E01B87CD}"/>
   </bookViews>
   <sheets>
     <sheet name="Managed SVCS for i 10-12-2020" sheetId="2" r:id="rId1"/>
-    <sheet name=" CyberCampus" sheetId="3" r:id="rId2"/>
+    <sheet name="Services" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G58" i="2" l="1"/>
   <c r="G57" i="2"/>
   <c r="G56" i="2"/>
   <c r="G55" i="2"/>
   <c r="G54" i="2"/>
@@ -75,51 +75,51 @@
   <c r="G27" i="2" l="1"/>
   <c r="G26" i="2"/>
   <c r="G25" i="2"/>
   <c r="G24" i="2"/>
   <c r="G23" i="2"/>
   <c r="G22" i="2"/>
   <c r="G21" i="2"/>
   <c r="G97" i="2" l="1"/>
   <c r="G96" i="2"/>
   <c r="G95" i="2"/>
   <c r="G94" i="2"/>
   <c r="G93" i="2"/>
   <c r="G92" i="2"/>
   <c r="G91" i="2"/>
   <c r="G90" i="2"/>
   <c r="G89" i="2"/>
   <c r="E60" i="2"/>
   <c r="E61" i="2"/>
   <c r="E77" i="2"/>
   <c r="E80" i="2"/>
   <c r="E81" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="502" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="505" uniqueCount="290">
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Product Description</t>
   </si>
   <si>
     <t>Manufacturer Part Number (SKU)</t>
   </si>
   <si>
     <t>Unit of Measure</t>
   </si>
   <si>
     <t>List Price</t>
   </si>
   <si>
     <t>Discovery</t>
   </si>
   <si>
     <t>Monthly - Per Node</t>
   </si>
   <si>
     <t>Event Management</t>
   </si>
   <si>
@@ -1057,50 +1057,56 @@
     <t>IBM Cyber Campus - Instructor Bootcamp (4 Instructors)</t>
   </si>
   <si>
     <t>Per Course</t>
   </si>
   <si>
     <t>Cyber Campus - Course Mapping</t>
   </si>
   <si>
     <t>IBM Cyber Campus - Course Mapping (Single Course)</t>
   </si>
   <si>
     <t>Cyber Campus - Anatomy of an Attack</t>
   </si>
   <si>
     <t>IBM Cyber Campus - Anatomy of an Attack Experience (Single Exercise)</t>
   </si>
   <si>
     <t>Per Exercise</t>
   </si>
   <si>
     <t>Cyber Campus- Cyberattack Simulation</t>
   </si>
   <si>
     <t>IBM Cyber Campus - Cyberattack Simulation Experience (Single Exercise)</t>
+  </si>
+  <si>
+    <t>IBM Simpler Executive Coaching</t>
+  </si>
+  <si>
+    <t>IBM Simpler - Executive Coaching Bundle (up to 80 hours per calendar month)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* \(#,##0.00\)_-;_-&quot;$&quot;* &quot;-&quot;??;_-@_-"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1261,51 +1267,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1473,66 +1479,69 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <strike/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
@@ -1832,100 +1841,100 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13005843-B2D9-6D40-AE75-BCBA15FE4F5D}">
   <dimension ref="A1:Z233"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.796875" defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="16.796875" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.69921875" customWidth="1"/>
     <col min="3" max="3" width="55.19921875" customWidth="1"/>
     <col min="4" max="4" width="34.5" customWidth="1"/>
     <col min="5" max="5" width="11.69921875" customWidth="1"/>
     <col min="6" max="6" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="21">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="74" t="s">
         <v>144</v>
       </c>
-      <c r="B1" s="70"/>
-[...4 lines deleted...]
-      <c r="G1" s="70"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="30"/>
       <c r="Z1" s="30"/>
     </row>
     <row r="2" spans="1:26" ht="46.95" customHeight="1">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="75" t="s">
         <v>258</v>
       </c>
-      <c r="B2" s="71"/>
+      <c r="B2" s="75"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
       <c r="Z2" s="30"/>
     </row>
@@ -9688,343 +9697,363 @@
       <c r="D233" s="14"/>
       <c r="E233" s="14"/>
       <c r="F233" s="14"/>
       <c r="G233" s="14"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="B98:B110" name="Range1_1"/>
   </protectedRanges>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <conditionalFormatting sqref="A28:A51 A53">
     <cfRule type="duplicateValues" dxfId="1" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A52">
     <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DF9E4CF-CCB3-F64E-B30B-B6B692E93801}">
-  <dimension ref="A1:Y12"/>
+  <dimension ref="A1:Y14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B22:B23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6"/>
   <cols>
     <col min="1" max="1" width="40.09765625" customWidth="1"/>
     <col min="2" max="2" width="75.69921875" customWidth="1"/>
     <col min="3" max="3" width="13.69921875" customWidth="1"/>
-    <col min="4" max="4" width="17.296875" style="74" customWidth="1"/>
+    <col min="4" max="4" width="17.296875" style="72" customWidth="1"/>
     <col min="5" max="5" width="10.296875" style="7" customWidth="1"/>
-    <col min="6" max="6" width="16.19921875" style="74" customWidth="1"/>
+    <col min="6" max="6" width="16.19921875" style="72" customWidth="1"/>
     <col min="7" max="7" width="12.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="24.6">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="72" t="s">
+      <c r="D1" s="70" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="F1" s="73" t="s">
+      <c r="F1" s="71" t="s">
         <v>260</v>
       </c>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="N1" s="30"/>
       <c r="O1" s="30"/>
       <c r="P1" s="30"/>
       <c r="Q1" s="30"/>
       <c r="R1" s="30"/>
       <c r="S1" s="30"/>
       <c r="T1" s="30"/>
       <c r="U1" s="30"/>
       <c r="V1" s="30"/>
       <c r="W1" s="30"/>
       <c r="X1" s="30"/>
       <c r="Y1" s="30"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>261</v>
       </c>
       <c r="B2" t="s">
         <v>262</v>
       </c>
       <c r="C2" t="s">
         <v>263</v>
       </c>
-      <c r="D2" s="74">
+      <c r="D2" s="72">
         <v>1031036.46</v>
       </c>
-      <c r="E2" s="75">
+      <c r="E2" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F2" s="74">
+      <c r="F2" s="72">
         <v>962300.69</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>264</v>
       </c>
       <c r="B3" t="s">
         <v>265</v>
       </c>
       <c r="C3" t="s">
         <v>263</v>
       </c>
-      <c r="D3" s="74">
+      <c r="D3" s="72">
         <v>995136.67</v>
       </c>
-      <c r="E3" s="75">
+      <c r="E3" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F3" s="74">
+      <c r="F3" s="72">
         <v>928794.22</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>266</v>
       </c>
       <c r="B4" t="s">
         <v>267</v>
       </c>
       <c r="C4" t="s">
         <v>257</v>
       </c>
-      <c r="D4" s="74">
+      <c r="D4" s="72">
         <v>201349.67</v>
       </c>
-      <c r="E4" s="75">
+      <c r="E4" s="73">
         <v>0.06</v>
       </c>
-      <c r="F4" s="74">
+      <c r="F4" s="72">
         <v>188926.35</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>268</v>
       </c>
       <c r="B5" t="s">
         <v>269</v>
       </c>
       <c r="C5" t="s">
         <v>257</v>
       </c>
-      <c r="D5" s="74">
+      <c r="D5" s="72">
         <v>84693.35</v>
       </c>
-      <c r="E5" s="75">
+      <c r="E5" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F5" s="74">
+      <c r="F5" s="72">
         <v>79047.12</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>270</v>
       </c>
       <c r="B6" t="s">
         <v>271</v>
       </c>
       <c r="C6" t="s">
         <v>272</v>
       </c>
-      <c r="D6" s="74">
+      <c r="D6" s="72">
         <v>145.82</v>
       </c>
-      <c r="E6" s="75">
+      <c r="E6" s="73">
         <v>0.06</v>
       </c>
-      <c r="F6" s="74">
+      <c r="F6" s="72">
         <v>136.71</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>273</v>
       </c>
       <c r="B7" t="s">
         <v>274</v>
       </c>
       <c r="C7" t="s">
         <v>275</v>
       </c>
-      <c r="D7" s="74">
+      <c r="D7" s="72">
         <v>1425.67</v>
       </c>
-      <c r="E7" s="75">
+      <c r="E7" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F7" s="74">
+      <c r="F7" s="72">
         <v>1331.71</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>276</v>
       </c>
       <c r="B8" t="s">
         <v>277</v>
       </c>
       <c r="C8" t="s">
         <v>275</v>
       </c>
-      <c r="D8" s="74">
+      <c r="D8" s="72">
         <v>530.91</v>
       </c>
-      <c r="E8" s="75">
+      <c r="E8" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F8" s="74">
+      <c r="F8" s="72">
         <v>496.11</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>278</v>
       </c>
       <c r="B9" t="s">
         <v>279</v>
       </c>
       <c r="C9" t="s">
         <v>280</v>
       </c>
-      <c r="D9" s="74">
+      <c r="D9" s="72">
         <v>11945.47</v>
       </c>
-      <c r="E9" s="75">
+      <c r="E9" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F9" s="74">
+      <c r="F9" s="72">
         <v>11149.11</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>281</v>
       </c>
       <c r="B10" t="s">
         <v>282</v>
       </c>
       <c r="C10" t="s">
         <v>280</v>
       </c>
-      <c r="D10" s="74">
+      <c r="D10" s="72">
         <v>7584.43</v>
       </c>
-      <c r="E10" s="75">
+      <c r="E10" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F10" s="74">
+      <c r="F10" s="72">
         <v>7079</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>283</v>
       </c>
       <c r="B11" t="s">
         <v>284</v>
       </c>
       <c r="C11" t="s">
         <v>285</v>
       </c>
-      <c r="D11" s="74">
+      <c r="D11" s="72">
         <v>4658.3599999999997</v>
       </c>
-      <c r="E11" s="75">
+      <c r="E11" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F11" s="74">
+      <c r="F11" s="72">
         <v>4347.8</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>286</v>
       </c>
       <c r="B12" t="s">
         <v>287</v>
       </c>
       <c r="C12" t="s">
         <v>285</v>
       </c>
-      <c r="D12" s="74">
+      <c r="D12" s="72">
         <v>7827.13</v>
       </c>
-      <c r="E12" s="75">
+      <c r="E12" s="73">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="F12" s="74">
+      <c r="F12" s="72">
         <v>7305.32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C14" t="s">
+        <v>132</v>
+      </c>
+      <c r="D14" s="72">
+        <v>54255.32</v>
+      </c>
+      <c r="E14" s="76">
+        <v>0.06</v>
+      </c>
+      <c r="F14" s="72">
+        <v>51000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Managed SVCS for i 10-12-2020</vt:lpstr>
-      <vt:lpstr> CyberCampus</vt:lpstr>
+      <vt:lpstr>Services</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>